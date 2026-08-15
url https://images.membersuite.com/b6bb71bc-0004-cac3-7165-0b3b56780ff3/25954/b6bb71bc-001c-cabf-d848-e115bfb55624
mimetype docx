--- v0 (2026-07-25)
+++ v1 (2026-08-15)
@@ -1,515 +1,532 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F429EE" w:rsidRDefault="000319FF" w:rsidP="00974E88">
+    <w:p w14:paraId="33EDD85E" w14:textId="77777777" w:rsidR="005B33A2" w:rsidRDefault="000319FF" w:rsidP="00974E88">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="000319FF">
         <w:rPr>
           <w:sz w:val="56"/>
         </w:rPr>
         <w:t>Thank yo</w:t>
       </w:r>
       <w:r w:rsidR="00974E88">
         <w:rPr>
           <w:sz w:val="56"/>
         </w:rPr>
         <w:t>u to our SponsoR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00974E88" w:rsidRPr="00974E88" w:rsidRDefault="00974E88" w:rsidP="00974E88">
+    <w:p w14:paraId="46924FA3" w14:textId="77777777" w:rsidR="00974E88" w:rsidRPr="00974E88" w:rsidRDefault="00974E88" w:rsidP="00974E88">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000319FF" w:rsidRDefault="00A41393" w:rsidP="00974E88">
+    <w:p w14:paraId="7605F09C" w14:textId="03B05FC1" w:rsidR="000319FF" w:rsidRDefault="00A44E29" w:rsidP="00974E88">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:pict>
-[...22 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20561CAC" wp14:editId="11B51C78">
+            <wp:extent cx="2517653" cy="1130810"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="296655561" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="296655561" name="Picture 296655561"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2517653" cy="1130810"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000319FF" w:rsidRPr="000319FF" w:rsidRDefault="000319FF" w:rsidP="000319FF">
+    <w:p w14:paraId="5CEC8D0D" w14:textId="77777777" w:rsidR="000319FF" w:rsidRPr="000319FF" w:rsidRDefault="000319FF" w:rsidP="000319FF">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Servicing Southern California</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5400"/>
         <w:gridCol w:w="5400"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000319FF" w:rsidTr="0037484B">
+      <w:tr w:rsidR="000319FF" w14:paraId="2B5C3511" w14:textId="77777777" w:rsidTr="0037484B">
         <w:trPr>
           <w:trHeight w:val="2016"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="79EC19A4" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
-              <w:outlineLvl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Roofing</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="71A09453" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Maintenance of any roof system</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="386715C9" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Repairs of all types</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="65BB8D91" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Replacement roofs:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="6732F3CD" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Shingle and tile</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="28BFF08B" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Hot asphalt and cold process</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="667BBBA4" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>TPO, PVC and KEE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="33DA76CB" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Cool roof coatings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="5F0C1905" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
-              <w:outlineLvl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Decking</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="6E28B565" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Maintenance coating</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="2AC3E911" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Repairs of many systems</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="38D0F0F1" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Full replacements</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="42B81721" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Decorative textures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000319FF" w:rsidTr="0037484B">
+      <w:tr w:rsidR="000319FF" w14:paraId="1DA0E482" w14:textId="77777777" w:rsidTr="0037484B">
         <w:trPr>
           <w:trHeight w:val="2016"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="0B6C8C1E" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
-              <w:outlineLvl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Gutters</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="5E48248D" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Cleaning and maintenance</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="10AF2445" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Repairs</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="2A0F25E3" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>New seamless aluminum gutters</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="222D3F7F" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>New custom steel and copper gutters.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="3CE9B04C" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
-              <w:outlineLvl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Emergencies</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="6C1D202F" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>24/7 Live response</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="34689D57" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Crews on call 365 days a year</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="2C68EC99" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Plastic tarping</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="504962D4" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Temporary fixes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+          <w:p w14:paraId="2A61302A" w14:textId="77777777" w:rsidR="000319FF" w:rsidRDefault="000319FF" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>Emergency water pumping</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD6EE7" w:rsidRPr="00974E88" w:rsidRDefault="00FD6EE7" w:rsidP="0037484B">
+          <w:p w14:paraId="6D818A3B" w14:textId="77777777" w:rsidR="00FD6EE7" w:rsidRPr="00974E88" w:rsidRDefault="00FD6EE7" w:rsidP="0037484B">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D865F1" w:rsidTr="00D85754">
+      <w:tr w:rsidR="00D865F1" w14:paraId="5EE8847E" w14:textId="77777777" w:rsidTr="00D85754">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1872"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D865F1" w:rsidRDefault="000A24C5" w:rsidP="0037484B">
+          <w:p w14:paraId="406B186F" w14:textId="77777777" w:rsidR="00D865F1" w:rsidRDefault="000A24C5" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
-              <w:outlineLvl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57621392" wp14:editId="6895A493">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="116FA900" wp14:editId="03B32871">
                   <wp:extent cx="3648991" cy="1819656"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
                   <wp:docPr id="2" name="Picture 2" descr="C:\Users\Patrick Binder\AppData\Local\Microsoft\Windows\INetCache\Content.Word\110512_Fontaine_final_web_2828.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 414" descr="C:\Users\Patrick Binder\AppData\Local\Microsoft\Windows\INetCache\Content.Word\110512_Fontaine_final_web_2828.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId6" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="24800"/>
                           <a:stretch/>
@@ -526,63 +543,62 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D865F1" w:rsidRDefault="000A24C5" w:rsidP="0037484B">
+          <w:p w14:paraId="67951F8E" w14:textId="77777777" w:rsidR="00D865F1" w:rsidRDefault="000A24C5" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
-              <w:outlineLvl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FD781C1" wp14:editId="1999A79A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B231673" wp14:editId="5C20F15F">
                   <wp:extent cx="3790112" cy="1819656"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
                   <wp:docPr id="3" name="Picture 3" descr="C:\Users\Patrick Binder\AppData\Local\Microsoft\Windows\INetCache\Content.Word\110512_Fontaine_final_web_2848.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 418" descr="C:\Users\Patrick Binder\AppData\Local\Microsoft\Windows\INetCache\Content.Word\110512_Fontaine_final_web_2848.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId7" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="27601"/>
                           <a:stretch/>
@@ -592,77 +608,76 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="3790112" cy="1819656"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD6EE7" w:rsidTr="00D85754">
+      <w:tr w:rsidR="00FD6EE7" w14:paraId="24997084" w14:textId="77777777" w:rsidTr="00D85754">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2160"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD6EE7" w:rsidRDefault="00974E88" w:rsidP="0037484B">
+          <w:p w14:paraId="192FC3EC" w14:textId="77777777" w:rsidR="00FD6EE7" w:rsidRDefault="00974E88" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="right"/>
-              <w:outlineLvl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="427BC758" wp14:editId="219B4B4B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76D8C12B" wp14:editId="747791E5">
                   <wp:extent cx="3419475" cy="1819275"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:docPr id="4" name="Picture 4" descr="C:\Users\Patrick Binder\AppData\Local\Microsoft\Windows\INetCache\Content.Word\IMG_5941.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 421" descr="C:\Users\Patrick Binder\AppData\Local\Microsoft\Windows\INetCache\Content.Word\IMG_5941.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="6667" b="13750"/>
                           <a:stretch/>
@@ -679,63 +694,62 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD6EE7" w:rsidRDefault="00FD6EE7" w:rsidP="0037484B">
+          <w:p w14:paraId="587BE8A9" w14:textId="77777777" w:rsidR="00FD6EE7" w:rsidRDefault="00FD6EE7" w:rsidP="0037484B">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
-              <w:outlineLvl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DA44B4B" wp14:editId="02E96E4A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A24E106" wp14:editId="63D96D22">
                   <wp:extent cx="3622763" cy="1828800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Picture 1" descr="C:\Users\Patrick Binder\AppData\Local\Microsoft\Windows\INetCache\Content.Word\122_4279.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 59" descr="C:\Users\Patrick Binder\AppData\Local\Microsoft\Windows\INetCache\Content.Word\122_4279.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="1618" t="17391" r="31068" b="36956"/>
                           <a:stretch/>
@@ -746,125 +760,125 @@
                             <a:ext cx="3622763" cy="1828800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000319FF" w:rsidRPr="0037484B" w:rsidRDefault="000319FF" w:rsidP="0037484B">
+    <w:p w14:paraId="2D7E389E" w14:textId="77777777" w:rsidR="000319FF" w:rsidRPr="0037484B" w:rsidRDefault="000319FF" w:rsidP="0037484B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000319FF" w:rsidRPr="0037484B" w:rsidSect="0037484B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09326F28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55643DBE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1698,153 +1712,159 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1212576510">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="195432819">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1379281326">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1705983673">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1292519015">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2064403653">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="269437106">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="702099215">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000319FF"/>
     <w:rsid w:val="00000955"/>
     <w:rsid w:val="000319FF"/>
+    <w:rsid w:val="0009047E"/>
     <w:rsid w:val="000A24C5"/>
     <w:rsid w:val="00344A19"/>
     <w:rsid w:val="0037484B"/>
     <w:rsid w:val="0051300E"/>
+    <w:rsid w:val="005B33A2"/>
     <w:rsid w:val="005E4F82"/>
     <w:rsid w:val="00974E88"/>
     <w:rsid w:val="00A20874"/>
     <w:rsid w:val="00A41393"/>
+    <w:rsid w:val="00A44E29"/>
+    <w:rsid w:val="00C03215"/>
+    <w:rsid w:val="00CC74A2"/>
     <w:rsid w:val="00D85754"/>
     <w:rsid w:val="00D865F1"/>
     <w:rsid w:val="00FD6EE7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="441E088E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EE1A6A0C-DD53-4571-A541-C485943A6764}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2172,50 +2192,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000319FF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="000319FF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="80" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="B76E0B" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
@@ -2877,58 +2902,58 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00974E88"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Berlin">
   <a:themeElements>
     <a:clrScheme name="Berlin">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="9D360E"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="F09415"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C1B56B"/>
       </a:accent2>
       <a:accent3>
@@ -3141,75 +3166,382 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="78000"/>
                 <a:hueMod val="44000"/>
                 <a:satMod val="200000"/>
                 <a:lumMod val="69000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="2520000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Berlin" id="{7B5DBA9E-B069-418E-9360-A61BDD0615A4}" vid="{C0CBE056-4EF4-4D92-969E-947779DA7AAA}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BE4A6356353FBD4287328116B0C24506" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d0cbc6a1bf6fa40b78d06b8750acd084">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bf5586f6-40d8-436d-8ae8-fdb8f42ca09e" xmlns:ns3="99c9bc95-a959-4ea5-8f07-476de9e0f323" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a7db86a667e33084672ef2eb51699a99" ns2:_="" ns3:_="">
+    <xsd:import namespace="bf5586f6-40d8-436d-8ae8-fdb8f42ca09e"/>
+    <xsd:import namespace="99c9bc95-a959-4ea5-8f07-476de9e0f323"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bf5586f6-40d8-436d-8ae8-fdb8f42ca09e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c480c3a9-6914-45fd-8e0a-9cce876c0b6a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="99c9bc95-a959-4ea5-8f07-476de9e0f323" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a86718f9-2855-4ffb-9b9a-f054cc7191c9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="99c9bc95-a959-4ea5-8f07-476de9e0f323">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="99c9bc95-a959-4ea5-8f07-476de9e0f323" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bf5586f6-40d8-436d-8ae8-fdb8f42ca09e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2761B24-42AB-48C8-9AB7-D072518BCD07}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83545828-8A9B-4168-9968-8A9A08091BE8}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1810CA45-CD4B-4DDB-A6DB-44A57CFCAD51}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>81</Words>
   <Characters>467</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>547</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Patrick Binder</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100BE4A6356353FBD4287328116B0C24506</vt:lpwstr>
+  </property>
+</Properties>
+</file>